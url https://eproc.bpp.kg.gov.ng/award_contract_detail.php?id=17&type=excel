--- v0 (2026-05-13)
+++ v1 (2026-09-28)
@@ -207,51 +207,51 @@
   <si>
     <t>NGN</t>
   </si>
   <si>
     <t>en</t>
   </si>
   <si>
     <t>open</t>
   </si>
   <si>
     <t>services</t>
   </si>
   <si>
     <t>In open procedures, any interested economic operator may submit a tender in response to a contract notice</t>
   </si>
   <si>
     <t>Rated Criteria </t>
   </si>
   <si>
     <t>Rated criteria</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>Submit through the online portal at https://egp.osunstate.gov.ng</t>
+    <t>Submit through the online portal at https://eproc.bpp.kg.gov.ng</t>
   </si>
   <si>
     <t>2025-03-28 16:00:00:00Z</t>
   </si>
   <si>
     <t>2025-04-03 15:00:00:00Z</t>
   </si>
   <si>
     <t>2025-03-31T00:00:00Z</t>
   </si>
   <si>
     <t>2025-04-08T08:00:00Z</t>
   </si>
   <si>
     <t>2025-04-08T10:00:00Z</t>
   </si>
   <si>
     <t>Lot 2</t>
   </si>
   <si>
     <t>active</t>
   </si>
   <si>
     <t>awards/0/id</t>
   </si>
@@ -456,72 +456,72 @@
   <si>
     <t>parties/0/address/postalCode</t>
   </si>
   <si>
     <t>parties/0/address/countryName</t>
   </si>
   <si>
     <t>parties/0/contactPoint/name</t>
   </si>
   <si>
     <t>parties/0/contactPoint/email</t>
   </si>
   <si>
     <t>parties/0/contactPoint/telephone</t>
   </si>
   <si>
     <t>parties/0/contactPoint/url</t>
   </si>
   <si>
     <t>parties/0/roles</t>
   </si>
   <si>
     <t>NG-KGS/MOT/009</t>
   </si>
   <si>
-    <t>OSun</t>
+    <t>Kogi</t>
   </si>
   <si>
     <t>MARINE ROAD, BEHIND POST OFFICE, LOKOJA</t>
   </si>
   <si>
-    <t>Osogbo</t>
-[...2 lines deleted...]
-    <t>Osun State</t>
+    <t>Lokoja</t>
+  </si>
+  <si>
+    <t>Kogi State</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>ISIAKU MAMBO</t>
   </si>
   <si>
     <t>08035936469</t>
   </si>
   <si>
-    <t>http://egp.osunstate.gov.ng/award_contract_.php</t>
+    <t>https://eproc.bpp.kg.gov.ng</t>
   </si>
   <si>
     <t>buyer</t>
   </si>
   <si>
     <t>NG-zNQ1eVWJSZAQQBW8</t>
   </si>
   <si>
     <t>Plot 75 Cascurina Close Bayelsa Court Gaduwa Estate </t>
   </si>
   <si>
     <t>Procurement Team</t>
   </si>
   <si>
     <t>femiebofin@gmail.com</t>
   </si>
   <si>
     <t>www.femakassociates.com</t>
   </si>
   <si>
     <t>supplier</t>
   </si>
   <si>
     <t>tender/documents/0/id</t>
   </si>
@@ -534,51 +534,51 @@
   <si>
     <t>tender/documents/0/description</t>
   </si>
   <si>
     <t>tender/documents/0/url</t>
   </si>
   <si>
     <t>tender/documents/0/datePublished</t>
   </si>
   <si>
     <t>tender/documents/0/format</t>
   </si>
   <si>
     <t>tender/documents/0/language</t>
   </si>
   <si>
     <t>tenderNotice</t>
   </si>
   <si>
     <t>Tender Notice</t>
   </si>
   <si>
     <t>Official tender notice</t>
   </si>
   <si>
-    <t>https://egp.osunstate.gov.ng/admin/0</t>
+    <t>https://eproc.bpp.kg.gov.ng/admin/0</t>
   </si>
   <si>
     <t>2025-03-27T16:53:42:00Z</t>
   </si>
   <si>
     <t>excel</t>
   </si>
   <si>
     <t>tender/items/0/id</t>
   </si>
   <si>
     <t>tender/items/0/additionalClassifications/0/id</t>
   </si>
   <si>
     <t>tender/items/0/additionalClassifications/0/scheme</t>
   </si>
   <si>
     <t>tender/items/0/additionalClassifications/0/description</t>
   </si>
   <si>
     <t>CIVIL/STRUCTURAL SERVICES</t>
   </si>
   <si>
     <t>tender/items/0/classification/id</t>
   </si>
@@ -1619,51 +1619,51 @@
         <v>126</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:P3"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="46"/>
     <col min="3" max="3" width="20"/>
     <col min="4" max="4" width="38"/>
     <col min="5" max="5" width="38"/>
     <col min="6" max="6" width="28"/>
     <col min="7" max="7" width="53"/>
     <col min="8" max="8" width="27"/>
     <col min="9" max="9" width="25"/>
     <col min="10" max="10" width="29"/>
     <col min="11" max="11" width="30"/>
     <col min="12" max="12" width="28"/>
     <col min="13" max="13" width="33"/>
     <col min="14" max="14" width="33"/>
-    <col min="15" max="15" width="48"/>
+    <col min="15" max="15" width="28"/>
     <col min="16" max="16" width="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>127</v>
       </c>
       <c r="D1" t="s">
         <v>128</v>
       </c>
       <c r="E1" t="s">
         <v>129</v>
       </c>
       <c r="F1" t="s">
         <v>130</v>
       </c>
       <c r="G1" t="s">
         <v>131</v>
       </c>
@@ -1774,51 +1774,51 @@
         <v>154</v>
       </c>
       <c r="M3" t="s">
         <v>155</v>
       </c>
       <c r="N3" t="s">
         <v>156</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L2"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="46"/>
     <col min="3" max="3" width="10"/>
     <col min="4" max="4" width="34"/>
     <col min="5" max="5" width="32"/>
     <col min="6" max="6" width="25"/>
     <col min="7" max="7" width="31"/>
     <col min="8" max="8" width="23"/>
-    <col min="9" max="9" width="37"/>
+    <col min="9" max="9" width="36"/>
     <col min="10" max="10" width="26"/>
     <col min="11" max="11" width="28"/>
     <col min="12" max="12" width="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>157</v>
       </c>
       <c r="E1" t="s">
         <v>158</v>
       </c>
       <c r="F1" t="s">
         <v>159</v>
       </c>
       <c r="G1" t="s">