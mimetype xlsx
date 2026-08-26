--- v0 (2026-04-08)
+++ v1 (2026-08-26)
@@ -28,51 +28,51 @@
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="releases" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="award_items" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="award_suppliers" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="awards" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="con_imp_transactions" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="con_items" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="contracts" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="parties" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="ten_documents" sheetId="9" state="visible" r:id="rId10"/>
     <sheet name="ten_ite_additionalClassificatio" sheetId="10" state="visible" r:id="rId11"/>
     <sheet name="tender_items" sheetId="11" state="visible" r:id="rId12"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
     <t>ocid</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>tag</t>
   </si>
   <si>
     <t>initiationType</t>
   </si>
   <si>
     <t>buyer/id</t>
   </si>
   <si>
     <t>buyer/name</t>
   </si>
   <si>
     <t>planning/rationale</t>
   </si>
   <si>
@@ -204,51 +204,51 @@
   <si>
     <t>TO PROVIDE ACCESS ROAD TO KOGI STATE INTERNATIONAL AIRPORT ZARIAGI, LOKOJA</t>
   </si>
   <si>
     <t>NGN</t>
   </si>
   <si>
     <t>en</t>
   </si>
   <si>
     <t>selective</t>
   </si>
   <si>
     <t>works</t>
   </si>
   <si>
     <t>In selective procedures, only selected economic operator may submit a tender in response to a contract notice</t>
   </si>
   <si>
     <t>Rated criteria</t>
   </si>
   <si>
     <t>Electronic Submission</t>
   </si>
   <si>
-    <t>Submit through the online portal at https://egp.osunstate.gov.ng</t>
+    <t>Submit through the online portal at https://eproc.bpp.kg.gov.ng</t>
   </si>
   <si>
     <t>2026-03-18 22:10:00:00Z</t>
   </si>
   <si>
     <t>2026-03-26 12:00:00:00Z</t>
   </si>
   <si>
     <t>:00Z</t>
   </si>
   <si>
     <t>2026-03-30T10:00:00Z</t>
   </si>
   <si>
     <t>Construction of Road in proposed New Airport Road in Kogi State, Zariagi Lokoja</t>
   </si>
   <si>
     <t>active</t>
   </si>
   <si>
     <t>awards/0/id</t>
   </si>
   <si>
     <t>awards/0/items/0/id</t>
   </si>
@@ -438,129 +438,126 @@
   <si>
     <t>parties/0/address/postalCode</t>
   </si>
   <si>
     <t>parties/0/address/countryName</t>
   </si>
   <si>
     <t>parties/0/contactPoint/name</t>
   </si>
   <si>
     <t>parties/0/contactPoint/email</t>
   </si>
   <si>
     <t>parties/0/contactPoint/telephone</t>
   </si>
   <si>
     <t>parties/0/contactPoint/url</t>
   </si>
   <si>
     <t>parties/0/roles</t>
   </si>
   <si>
     <t>NG-KGS/MOW/008</t>
   </si>
   <si>
-    <t>OSun</t>
+    <t>Kogi</t>
   </si>
   <si>
     <t>MARINE ROAD, BEHIND POST OFFICE, LOKOJA</t>
   </si>
   <si>
-    <t>Osogbo</t>
-[...2 lines deleted...]
-    <t>Osun State</t>
+    <t>Lokoja</t>
+  </si>
+  <si>
+    <t>Kogi State</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t> Idris Ibrahim</t>
   </si>
   <si>
     <t>08032885907</t>
   </si>
   <si>
-    <t>http://egp.osunstate.gov.ng/award_contract_.php</t>
+    <t>https://eproc.bpp.kg.gov.ng</t>
   </si>
   <si>
     <t>buyer</t>
   </si>
   <si>
     <t>NG-IlZiBc5oMX1BHxkc</t>
   </si>
   <si>
     <t>Plot 215,Cadastral Zone, Km 10 Airport Road, Abuja</t>
   </si>
   <si>
     <t>Procurement Team</t>
   </si>
   <si>
     <t>stepheneseyin5@gmail.com</t>
   </si>
   <si>
-    <t>https://egp.osunstate.gov.ng/report/economic_operator.php</t>
-[...1 lines deleted...]
-  <si>
     <t>supplier</t>
   </si>
   <si>
     <t>tender/documents/0/id</t>
   </si>
   <si>
     <t>tender/documents/0/documentType</t>
   </si>
   <si>
     <t>tender/documents/0/title</t>
   </si>
   <si>
     <t>tender/documents/0/description</t>
   </si>
   <si>
     <t>tender/documents/0/url</t>
   </si>
   <si>
     <t>tender/documents/0/datePublished</t>
   </si>
   <si>
     <t>tender/documents/0/format</t>
   </si>
   <si>
     <t>tender/documents/0/language</t>
   </si>
   <si>
     <t>tenderNotice</t>
   </si>
   <si>
     <t>Tender Notice</t>
   </si>
   <si>
     <t>Official tender notice</t>
   </si>
   <si>
-    <t>https://egp.osunstate.gov.ng/admin/0</t>
+    <t>https://eproc.bpp.kg.gov.ng/admin/0</t>
   </si>
   <si>
     <t>2026-03-18T20:00:41:00Z</t>
   </si>
   <si>
     <t>excel</t>
   </si>
   <si>
     <t>tender/items/0/id</t>
   </si>
   <si>
     <t>tender/items/0/additionalClassifications/0/id</t>
   </si>
   <si>
     <t>tender/items/0/additionalClassifications/0/scheme</t>
   </si>
   <si>
     <t>tender/items/0/additionalClassifications/0/description</t>
   </si>
   <si>
     <t>tender/items/0/classification/id</t>
   </si>
   <si>
     <t>tender/items/0/classification/scheme</t>
   </si>
@@ -942,125 +939,125 @@
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G2"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="46"/>
     <col min="3" max="3" width="34"/>
     <col min="4" max="4" width="18"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="50"/>
     <col min="7" max="7" width="55"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E1" t="s">
         <v>165</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>166</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>75</v>
       </c>
       <c r="C2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>77</v>
       </c>
       <c r="G2" t="s">
         <v>110</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="46"/>
     <col min="3" max="3" width="34"/>
     <col min="4" max="4" width="18"/>
     <col min="5" max="5" width="33"/>
     <col min="6" max="6" width="37"/>
     <col min="7" max="7" width="24"/>
     <col min="8" max="8" width="25"/>
     <col min="9" max="9" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F1" t="s">
         <v>169</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>170</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>171</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>75</v>
       </c>
       <c r="C2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>77</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -1551,53 +1548,53 @@
       </c>
       <c r="M2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:P3"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="46"/>
     <col min="3" max="3" width="20"/>
     <col min="4" max="4" width="18"/>
     <col min="5" max="5" width="31"/>
     <col min="6" max="6" width="28"/>
     <col min="7" max="7" width="51"/>
     <col min="8" max="8" width="27"/>
     <col min="9" max="9" width="25"/>
     <col min="10" max="10" width="29"/>
     <col min="11" max="11" width="30"/>
     <col min="12" max="12" width="28"/>
-    <col min="13" max="13" width="58"/>
+    <col min="13" max="13" width="29"/>
     <col min="14" max="14" width="33"/>
-    <col min="15" max="15" width="48"/>
+    <col min="15" max="15" width="28"/>
     <col min="16" max="16" width="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>121</v>
       </c>
       <c r="D1" t="s">
         <v>122</v>
       </c>
       <c r="E1" t="s">
         <v>123</v>
       </c>
       <c r="F1" t="s">
         <v>124</v>
       </c>
       <c r="G1" t="s">
         <v>125</v>
       </c>
@@ -1686,145 +1683,145 @@
       <c r="B3" t="s">
         <v>75</v>
       </c>
       <c r="C3" t="s">
         <v>145</v>
       </c>
       <c r="D3" t="s">
         <v>82</v>
       </c>
       <c r="E3" t="s">
         <v>82</v>
       </c>
       <c r="G3" t="s">
         <v>146</v>
       </c>
       <c r="I3" t="s">
         <v>139</v>
       </c>
       <c r="J3" t="s">
         <v>147</v>
       </c>
       <c r="K3" t="s">
         <v>148</v>
       </c>
       <c r="M3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N3" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L2"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="46"/>
     <col min="3" max="3" width="10"/>
     <col min="4" max="4" width="34"/>
     <col min="5" max="5" width="32"/>
     <col min="6" max="6" width="25"/>
     <col min="7" max="7" width="31"/>
     <col min="8" max="8" width="23"/>
-    <col min="9" max="9" width="37"/>
+    <col min="9" max="9" width="36"/>
     <col min="10" max="10" width="26"/>
     <col min="11" max="11" width="28"/>
     <col min="12" max="12" width="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E1" t="s">
         <v>151</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>152</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>153</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>154</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>155</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>156</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>75</v>
       </c>
       <c r="C2">
         <v>1.0</v>
       </c>
       <c r="D2" t="s">
         <v>43</v>
       </c>
       <c r="E2">
         <v>1.0</v>
       </c>
       <c r="F2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G2" t="s">
         <v>159</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>160</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>161</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>162</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="L2" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>